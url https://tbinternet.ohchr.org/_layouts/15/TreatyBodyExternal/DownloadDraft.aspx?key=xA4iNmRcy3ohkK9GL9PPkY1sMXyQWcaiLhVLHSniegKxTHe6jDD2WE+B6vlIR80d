--- v0 (2026-05-22)
+++ v1 (2026-07-09)
@@ -4131,279 +4131,214 @@
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Friday, 12 June</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA6392" w:rsidRPr="00A84423" w14:paraId="0E3E900E" w14:textId="77777777" w:rsidTr="00355C84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FA8504A" w14:textId="250061C0" w:rsidR="00BA6392" w:rsidRPr="00A84423" w:rsidRDefault="00BA6392" w:rsidP="006D1298">
+          <w:p w14:paraId="3482EA05" w14:textId="77777777" w:rsidR="00BA6392" w:rsidRDefault="00BA6392" w:rsidP="006D1298">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="40" w:after="120"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">649th </w:t>
             </w:r>
             <w:r w:rsidRPr="00792ADE">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>meeting</w:t>
             </w:r>
             <w:r w:rsidRPr="00A84423">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00A84423">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>:00-1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005B3D51">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A84423">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="005B3D51">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A84423">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>:00 (CET)</w:t>
+              <w:t>0 (CET)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FA8504A" w14:textId="462025B8" w:rsidR="005B3D51" w:rsidRPr="00A84423" w:rsidRDefault="005B3D51" w:rsidP="006D1298">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:before="40" w:after="120"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>12:30-13:00 (CET)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="571CFDB9" w14:textId="77777777" w:rsidR="00BA6392" w:rsidRPr="00A84423" w:rsidRDefault="00BA6392" w:rsidP="00BA6392">
+          <w:p w14:paraId="7CB7FFDA" w14:textId="77777777" w:rsidR="00BA6392" w:rsidRDefault="00BA6392" w:rsidP="005B3D51">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:ind w:right="113"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A84423">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Working Group of the Whole (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F6C74">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>closed)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="571CFDB9" w14:textId="66F8B4CF" w:rsidR="005B3D51" w:rsidRPr="00A84423" w:rsidRDefault="005B3D51" w:rsidP="00BA6392">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="120"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84423">
-[...148 lines deleted...]
-              <w:t>Closing of the session at 17:30</w:t>
+            <w:r w:rsidRPr="005B3D51">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Closing of the session at 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B3D51">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B3D51">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>:30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00A84423">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00133E80">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>public</w:t>
             </w:r>
             <w:r w:rsidRPr="00A84423">
               <w:rPr>
@@ -4442,58 +4377,58 @@
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="1396407776" w:edGrp="everyone"/>
       <w:permEnd w:id="1396407776"/>
     </w:p>
     <w:sectPr w:rsidR="00BE58CC" w:rsidRPr="006E5082" w:rsidSect="00E74F26">
       <w:headerReference w:type="default" r:id="rId37"/>
       <w:footerReference w:type="even" r:id="rId38"/>
       <w:footerReference w:type="default" r:id="rId39"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="709" w:right="1134" w:bottom="284" w:left="1134" w:header="850" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20BC7EDD" w14:textId="77777777" w:rsidR="00F877AE" w:rsidRPr="00767541" w:rsidRDefault="00F877AE" w:rsidP="00767541">
+    <w:p w14:paraId="526DDB61" w14:textId="77777777" w:rsidR="00956B91" w:rsidRPr="00767541" w:rsidRDefault="00956B91" w:rsidP="00767541">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AFBB5EC" w14:textId="77777777" w:rsidR="00F877AE" w:rsidRPr="00767541" w:rsidRDefault="00F877AE" w:rsidP="00767541">
+    <w:p w14:paraId="3FEEF50C" w14:textId="77777777" w:rsidR="00956B91" w:rsidRPr="00767541" w:rsidRDefault="00956B91" w:rsidP="00767541">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4644,68 +4579,68 @@
     </w:r>
     <w:r w:rsidR="0043537D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00313BE9">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C7927CD" w14:textId="77777777" w:rsidR="00F877AE" w:rsidRPr="00767541" w:rsidRDefault="00F877AE" w:rsidP="00767541">
+    <w:p w14:paraId="7539232B" w14:textId="77777777" w:rsidR="00956B91" w:rsidRPr="00767541" w:rsidRDefault="00956B91" w:rsidP="00767541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2155"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54E895BD" w14:textId="77777777" w:rsidR="00F877AE" w:rsidRPr="00767541" w:rsidRDefault="00F877AE" w:rsidP="00767541">
+    <w:p w14:paraId="272695E3" w14:textId="77777777" w:rsidR="00956B91" w:rsidRPr="00767541" w:rsidRDefault="00956B91" w:rsidP="00767541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2155"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D4B2F86" w14:textId="77777777" w:rsidR="00313BE9" w:rsidRDefault="00313BE9" w:rsidP="00313BE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
@@ -5643,54 +5578,54 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1319380303">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="510530697">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="707528713">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1442188528">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1433430181">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1665626119">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="175"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="U2iD64EDU5fsv5x2XGuA6V8gNoBtrb8Yuo1UQtfHxsuV0A71G5fkERBUGcAKJbicyhsLgZNSha2NlZP1a18u4w==" w:salt="d4xl0bRRZz/JQlW2cYXXNw=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -5742,90 +5677,93 @@
     <w:rsid w:val="0036457F"/>
     <w:rsid w:val="0037081C"/>
     <w:rsid w:val="003A545F"/>
     <w:rsid w:val="003B4550"/>
     <w:rsid w:val="003B7AE5"/>
     <w:rsid w:val="003C2BEF"/>
     <w:rsid w:val="003C7992"/>
     <w:rsid w:val="003E4C22"/>
     <w:rsid w:val="003F26F9"/>
     <w:rsid w:val="0040055D"/>
     <w:rsid w:val="004019BE"/>
     <w:rsid w:val="0043537D"/>
     <w:rsid w:val="00436C66"/>
     <w:rsid w:val="00461253"/>
     <w:rsid w:val="004721C5"/>
     <w:rsid w:val="00476998"/>
     <w:rsid w:val="00484A81"/>
     <w:rsid w:val="004B4FE0"/>
     <w:rsid w:val="004C3DEE"/>
     <w:rsid w:val="004C4F30"/>
     <w:rsid w:val="00503305"/>
     <w:rsid w:val="005042C2"/>
     <w:rsid w:val="00504E5E"/>
     <w:rsid w:val="005514B9"/>
     <w:rsid w:val="00552516"/>
+    <w:rsid w:val="005B3D51"/>
     <w:rsid w:val="005B6666"/>
     <w:rsid w:val="005C5EF5"/>
     <w:rsid w:val="005F01D3"/>
+    <w:rsid w:val="005F3087"/>
     <w:rsid w:val="00613921"/>
     <w:rsid w:val="00626FF7"/>
     <w:rsid w:val="00654117"/>
     <w:rsid w:val="006634A0"/>
     <w:rsid w:val="00671529"/>
     <w:rsid w:val="006752B4"/>
     <w:rsid w:val="00696D6E"/>
     <w:rsid w:val="006A3F58"/>
     <w:rsid w:val="006D5CFC"/>
     <w:rsid w:val="006E2CEC"/>
     <w:rsid w:val="006F3813"/>
     <w:rsid w:val="00701DAB"/>
     <w:rsid w:val="007073F8"/>
     <w:rsid w:val="00716F02"/>
     <w:rsid w:val="0072617E"/>
     <w:rsid w:val="007268F9"/>
     <w:rsid w:val="00726CD9"/>
     <w:rsid w:val="00731943"/>
     <w:rsid w:val="00767541"/>
     <w:rsid w:val="00792ADE"/>
     <w:rsid w:val="007C52B0"/>
     <w:rsid w:val="007F30C3"/>
     <w:rsid w:val="00805A5B"/>
     <w:rsid w:val="00827A29"/>
     <w:rsid w:val="0083000F"/>
     <w:rsid w:val="00836707"/>
     <w:rsid w:val="00844CFA"/>
     <w:rsid w:val="00854881"/>
     <w:rsid w:val="0089135E"/>
     <w:rsid w:val="008B052A"/>
     <w:rsid w:val="008B3DA8"/>
     <w:rsid w:val="008B6154"/>
     <w:rsid w:val="008E36E5"/>
     <w:rsid w:val="008F5449"/>
     <w:rsid w:val="00922990"/>
     <w:rsid w:val="00930299"/>
     <w:rsid w:val="009411B4"/>
+    <w:rsid w:val="00956B91"/>
     <w:rsid w:val="0096384A"/>
     <w:rsid w:val="00967CCA"/>
     <w:rsid w:val="00977050"/>
     <w:rsid w:val="009D0139"/>
     <w:rsid w:val="009D3EC1"/>
     <w:rsid w:val="009F5CDC"/>
     <w:rsid w:val="00A062A6"/>
     <w:rsid w:val="00A13161"/>
     <w:rsid w:val="00A273C0"/>
     <w:rsid w:val="00A56DD7"/>
     <w:rsid w:val="00A775CF"/>
     <w:rsid w:val="00A84423"/>
     <w:rsid w:val="00A942E4"/>
     <w:rsid w:val="00AB52AE"/>
     <w:rsid w:val="00AB5FE7"/>
     <w:rsid w:val="00AD5122"/>
     <w:rsid w:val="00AE40B5"/>
     <w:rsid w:val="00AF0D38"/>
     <w:rsid w:val="00B06045"/>
     <w:rsid w:val="00B3715E"/>
     <w:rsid w:val="00B52AA8"/>
     <w:rsid w:val="00B80B20"/>
     <w:rsid w:val="00B86BE2"/>
     <w:rsid w:val="00BA6392"/>
     <w:rsid w:val="00BB51B2"/>
@@ -7602,85 +7540,94 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Document_x0020_Date xmlns="985ec44e-1bab-4c0b-9df0-6ba128686fc9">2024-04-09T18:31:19+00:00</Document_x0020_Date>
     <Donor xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <Report_x0020_Type xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <KpiDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Field_x0020_Office xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <Document_x0020_Type xmlns="985ec44e-1bab-4c0b-9df0-6ba128686fc9" xsi:nil="true"/>
     <UD_x0020_Added_x0020_On xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <UD_x0020_Modified_x0020_By xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <UD_x0020_Modified_x0020_On xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <Working_x0020_Group xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <Thematic_x0020_Area xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <UD_x0020_Added_x0020_By xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <Project_x0020_Name xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <Session xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <Meeting xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <UD_x0020_Office_x0020_of_x0020_Origin xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <Country xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <Security_x0020_Level xmlns="985ec44e-1bab-4c0b-9df0-6ba128686fc9" xsi:nil="true"/>
     <UN_x0020_Official_x0020_Language xmlns="985ec44e-1bab-4c0b-9df0-6ba128686fc9" xsi:nil="true"/>
     <Treaty_x0020_Body xmlns="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xsi:nil="true"/>
     <TaxCatchAll xmlns="985ec44e-1bab-4c0b-9df0-6ba128686fc9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7bed2cdb-1da6-4e77-9691-93a0805b4a49">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FB4CCA895A17B843B34B7F2324FFA44A" ma:contentTypeVersion="41" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="97da86fa48f09456ca51515a603a8f14">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="985ec44e-1bab-4c0b-9df0-6ba128686fc9" xmlns:ns4="11a6fe0c-d8de-4390-afb3-d9c7c54181f0" xmlns:ns5="7bed2cdb-1da6-4e77-9691-93a0805b4a49" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc9196c8582ea4cc3ef8589a0e598ae0" ns1:_="" ns2:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="985ec44e-1bab-4c0b-9df0-6ba128686fc9"/>
     <xsd:import namespace="11a6fe0c-d8de-4390-afb3-d9c7c54181f0"/>
     <xsd:import namespace="7bed2cdb-1da6-4e77-9691-93a0805b4a49"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Document_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:KpiDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:UN_x0020_Official_x0020_Language" minOccurs="0"/>
                 <xsd:element ref="ns2:Security_x0020_Level" minOccurs="0"/>
                 <xsd:element ref="ns4:UD_x0020_Added_x0020_By" minOccurs="0"/>
                 <xsd:element ref="ns4:UD_x0020_Added_x0020_On" minOccurs="0"/>
                 <xsd:element ref="ns4:UD_x0020_Modified_x0020_By" minOccurs="0"/>
                 <xsd:element ref="ns4:UD_x0020_Modified_x0020_On" minOccurs="0"/>
                 <xsd:element ref="ns4:UD_x0020_Office_x0020_of_x0020_Origin" minOccurs="0"/>
                 <xsd:element ref="ns4:Session" minOccurs="0"/>
                 <xsd:element ref="ns4:Meeting" minOccurs="0"/>
                 <xsd:element ref="ns4:Thematic_x0020_Area" minOccurs="0"/>
@@ -8073,145 +8020,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7771834A-FA2B-46DB-A884-27DBD294D548}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2628A3F2-4715-415A-9291-44E013B7025C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="985ec44e-1bab-4c0b-9df0-6ba128686fc9"/>
     <ds:schemaRef ds:uri="11a6fe0c-d8de-4390-afb3-d9c7c54181f0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="7bed2cdb-1da6-4e77-9691-93a0805b4a49"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7771834A-FA2B-46DB-A884-27DBD294D548}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEDE56FF-3EBA-4E2D-8208-649E86892E0B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD05B794-A31A-4296-8450-7669F1B2D12D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="985ec44e-1bab-4c0b-9df0-6ba128686fc9"/>
     <ds:schemaRef ds:uri="11a6fe0c-d8de-4390-afb3-d9c7c54181f0"/>
     <ds:schemaRef ds:uri="7bed2cdb-1da6-4e77-9691-93a0805b4a49"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{606bed3f-efae-4d70-a15b-866bb27c918d}" enabled="1" method="Privileged" siteId="{0f9e35db-544f-4f60-bdcc-5ea416e6dc70}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>CMW</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>692</Words>
-  <Characters>3949</Characters>
+  <Words>683</Words>
+  <Characters>3895</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CMW/C/30/1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DCM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4632</CharactersWithSpaces>
+  <CharactersWithSpaces>4569</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CMW/C/30/1</dc:title>
   <dc:subject>1901292</dc:subject>
   <dc:creator>cg</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FB4CCA895A17B843B34B7F2324FFA44A</vt:lpwstr>